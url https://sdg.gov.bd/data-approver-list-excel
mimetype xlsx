--- v3 (2026-03-17)
+++ v4 (2026-05-02)
@@ -12,139 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Approver List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>S/L</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Department of Forest</t>
   </si>
   <si>
-    <t>Dr. Mariam Akter</t>
-[...1 lines deleted...]
-  <si>
     <t>Deputy Conservator of Forests</t>
   </si>
   <si>
     <t>Provider</t>
   </si>
   <si>
     <t>mariamakter2002@gmail.com</t>
   </si>
   <si>
     <t>01711170697</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Data Approver</t>
   </si>
   <si>
     <t>Approver</t>
   </si>
   <si>
     <t>munem@ba-systems.com</t>
   </si>
   <si>
-    <t>Bangladesh Bureau of Statistics (BBS)</t>
-[...10 lines deleted...]
-  <si>
     <t>Bangladesh Parliament Secretariat</t>
   </si>
   <si>
     <t>Md. Ashif Iqbal</t>
   </si>
   <si>
     <t>ashifbd@gmail.com</t>
   </si>
   <si>
     <t>01715300664</t>
   </si>
   <si>
     <t>Mohammad Lulu Miah</t>
   </si>
   <si>
     <t>lulu.miah@bb.org.bd</t>
   </si>
   <si>
     <t>Ministry of Environment, Forest and Climate Change</t>
   </si>
   <si>
-    <t>Lubna Yasmine</t>
-[...1 lines deleted...]
-  <si>
     <t>Joint Secretary</t>
   </si>
   <si>
     <t>yasmin_lubna@yahoo.co.uk</t>
   </si>
   <si>
     <t>01703445803</t>
   </si>
   <si>
     <t>Bangladesh Livestock Research Institute</t>
   </si>
   <si>
     <t>Director General</t>
   </si>
   <si>
     <t>shakila_blri@yahoo.com</t>
   </si>
   <si>
     <t>01712205223</t>
   </si>
   <si>
     <t>Office of the Registrar General, Birth and Death Registration</t>
   </si>
   <si>
     <t>Md. Luthfur Rahman</t>
@@ -245,348 +227,363 @@
   <si>
     <t>Abdullah Al Refat</t>
   </si>
   <si>
     <t>UNO Officer</t>
   </si>
   <si>
     <t>refat031.du@gmail.com</t>
   </si>
   <si>
     <t>01537529475</t>
   </si>
   <si>
     <t>Civil Aviation Authority, Bangladesh</t>
   </si>
   <si>
     <t>Director (Planning, Operational Training, Development and Monitoring)</t>
   </si>
   <si>
     <t>mostafizeco@gmail.com</t>
   </si>
   <si>
     <t>01717253544</t>
   </si>
   <si>
+    <t>RAJUK</t>
+  </si>
+  <si>
+    <t>Mahfuja Aktar</t>
+  </si>
+  <si>
+    <t>shahanabuet98@gmail.com</t>
+  </si>
+  <si>
+    <t>01717064661</t>
+  </si>
+  <si>
+    <t>Hydrocarbon Unit</t>
+  </si>
+  <si>
+    <t>Arup Kumar Biswas</t>
+  </si>
+  <si>
+    <t>Direcor (Exploration and Production)</t>
+  </si>
+  <si>
+    <t>arup@hcu.org.bd</t>
+  </si>
+  <si>
+    <t>01814240881</t>
+  </si>
+  <si>
+    <t>Department of Fisheries</t>
+  </si>
+  <si>
+    <t>Mohammad Mamunor Rashid</t>
+  </si>
+  <si>
+    <t>Deputy Director</t>
+  </si>
+  <si>
+    <t>kbdmamun_1974@yahoo.com</t>
+  </si>
+  <si>
+    <t>08515850101</t>
+  </si>
+  <si>
+    <t>তথ্য কমিশন, শেরেবাংলা নগর, ঢাকা</t>
+  </si>
+  <si>
+    <t>A.K.M. Azizul Hoq</t>
+  </si>
+  <si>
+    <t>Director (Admin, Finance &amp;amp; IT)</t>
+  </si>
+  <si>
+    <t>sahanzu1957@yahoo.com</t>
+  </si>
+  <si>
+    <t>01552412845</t>
+  </si>
+  <si>
+    <t>National Board of Revenue</t>
+  </si>
+  <si>
+    <t>Tanjina Rahman</t>
+  </si>
+  <si>
+    <t>tanjina1204@gmail.com</t>
+  </si>
+  <si>
+    <t>01722229569</t>
+  </si>
+  <si>
+    <t>Statistics and Informatices Division</t>
+  </si>
+  <si>
+    <t>Hemonto Henry Kubi</t>
+  </si>
+  <si>
+    <t>Deputy Secretary</t>
+  </si>
+  <si>
+    <t>kubi_100@yahoo.com</t>
+  </si>
+  <si>
+    <t>01712112629</t>
+  </si>
+  <si>
+    <t>Finance Division</t>
+  </si>
+  <si>
+    <t>Mohammad Jahirul Quayum</t>
+  </si>
+  <si>
+    <t>m.j.quayum@gmail.com</t>
+  </si>
+  <si>
+    <t>01819254099</t>
+  </si>
+  <si>
+    <t>Aspire To Innovate(a2i) Programme</t>
+  </si>
+  <si>
+    <t>Md. Zaki Faisal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programme Assistant_SDG and Data </t>
+  </si>
+  <si>
+    <t>zfaisalju@gmail.com</t>
+  </si>
+  <si>
+    <t>01758389080</t>
+  </si>
+  <si>
+    <t>Ministry of Commerce</t>
+  </si>
+  <si>
+    <t>Saif Uddin Ahammad</t>
+  </si>
+  <si>
+    <t>saif-uddin.ahammad@students.mq.edu.au</t>
+  </si>
+  <si>
+    <t>01556701458</t>
+  </si>
+  <si>
+    <t>Md. Mahfuzur Rahman</t>
+  </si>
+  <si>
+    <t>rmahfuzur124@gmail.com</t>
+  </si>
+  <si>
+    <t>Directorate of Primary Education</t>
+  </si>
+  <si>
+    <t>Anuj kumar roy</t>
+  </si>
+  <si>
+    <t>Senior System Analyst</t>
+  </si>
+  <si>
+    <t>anujkroy@gmail.com</t>
+  </si>
+  <si>
+    <t>01555555147</t>
+  </si>
+  <si>
+    <t>Bangladesh Telecommunication Regulatory Commission</t>
+  </si>
+  <si>
+    <t>Dr. MD SOHEL RANA</t>
+  </si>
+  <si>
+    <t>sohel@btrc.gov.bd</t>
+  </si>
+  <si>
+    <t>01552202718</t>
+  </si>
+  <si>
+    <t>planning commission</t>
+  </si>
+  <si>
+    <t>উপপ্রধান (ডেল্টা অধিশাখা-১)</t>
+  </si>
+  <si>
+    <t>achasem649464@gmail.com</t>
+  </si>
+  <si>
+    <t>01751527645</t>
+  </si>
+  <si>
     <t>Department of Disaster Management</t>
   </si>
   <si>
     <t>Mohammad Hafizur Rahman</t>
   </si>
   <si>
     <t>hafiz.ddm@gmail.com</t>
   </si>
   <si>
     <t>01716771508</t>
   </si>
   <si>
-    <t>RAJUK</t>
-[...38 lines deleted...]
-    <t>08515850101</t>
+    <t>Joint Rivers Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Abul Hossen</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>engr_mohammadhossen@yahoo.com</t>
+  </si>
+  <si>
+    <t>01718154748</t>
+  </si>
+  <si>
+    <t>BJRI</t>
+  </si>
+  <si>
+    <t>Director (Agriculture), CC</t>
+  </si>
+  <si>
+    <t>bjriinfo@yahoo.com</t>
+  </si>
+  <si>
+    <t>01552413112</t>
+  </si>
+  <si>
+    <t>Mohammad Saifur Rahman</t>
+  </si>
+  <si>
+    <t>sagor70@gmail.com</t>
+  </si>
+  <si>
+    <t>01711033115</t>
+  </si>
+  <si>
+    <t>Bangladesh Inland Water Transport Corporation</t>
+  </si>
+  <si>
+    <t>Md. Salim Ullah</t>
+  </si>
+  <si>
+    <t>Chairman</t>
+  </si>
+  <si>
+    <t>salimullah1969@gmail.com</t>
+  </si>
+  <si>
+    <t>Public Private Partnership Authority, Chief Adviser’s Office</t>
+  </si>
+  <si>
+    <t>A.K.M Abul Kalam Azad</t>
+  </si>
+  <si>
+    <t>akmakazad@gmail.com</t>
+  </si>
+  <si>
+    <t>01554340961</t>
+  </si>
+  <si>
+    <t>Ministry Of Land</t>
+  </si>
+  <si>
+    <t>DS</t>
+  </si>
+  <si>
+    <t>shafiqmanik05@gmail.com</t>
+  </si>
+  <si>
+    <t>01718288249</t>
   </si>
   <si>
     <t>Quazi Zia Uddin</t>
   </si>
   <si>
     <t>quaziziauddin70@gmail.com</t>
   </si>
   <si>
-    <t>তথ্য কমিশন, শেরেবাংলা নগর, ঢাকা</t>
-[...110 lines deleted...]
-    <t>01552202718</t>
+    <t>IMED</t>
+  </si>
+  <si>
+    <t>Mirza Ashfaqur Rahman</t>
+  </si>
+  <si>
+    <t>mirza.rahman1969@gmail.com</t>
+  </si>
+  <si>
+    <t>Department of Agricultural Extension (DAE)</t>
+  </si>
+  <si>
+    <t>chhobi.dae@gmail.com</t>
+  </si>
+  <si>
+    <t>01715884674</t>
+  </si>
+  <si>
+    <t>LGED</t>
+  </si>
+  <si>
+    <t>Mohammed Shafiullah</t>
+  </si>
+  <si>
+    <t>Executive Engineer</t>
+  </si>
+  <si>
+    <t>shafibd93@yahoo.com</t>
+  </si>
+  <si>
+    <t>01727417757</t>
   </si>
   <si>
     <t>Dr. Md. Marufur Rahman</t>
   </si>
   <si>
     <t>dr.marufrhmn@gmail.com</t>
   </si>
   <si>
     <t>01670974253</t>
   </si>
   <si>
-    <t>planning commission</t>
-[...58 lines deleted...]
-  <si>
     <t>Prison Directorate</t>
   </si>
   <si>
     <t>Dewan Mohammad Tariqul Islam</t>
   </si>
   <si>
     <t>AIG (Trainning &amp; Sports)</t>
   </si>
   <si>
     <t>prison.job.bd@gmail.com</t>
   </si>
   <si>
     <t>01712668872</t>
-  </si>
-[...40 lines deleted...]
-    <t>01715884674</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -928,957 +925,951 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G3">
         <v>8801670741898</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="G5">
+        <v>8801729497144</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>8801729497144</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
+      <c r="G7" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
         <v>33</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
         <v>42</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" t="s">
         <v>51</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>55</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
         <v>56</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>60</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s">
         <v>61</v>
       </c>
-      <c r="E14" t="s">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="G14">
+        <v>1705565096</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>1705565096</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
         <v>69</v>
       </c>
-      <c r="D16" t="s">
+      <c r="G16" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" t="s">
         <v>73</v>
       </c>
-      <c r="D17" t="s">
+      <c r="G17" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>82</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
       <c r="G19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" t="s">
         <v>92</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
         <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>8801320000035</v>
+        <v>97</v>
+      </c>
+      <c r="G22" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>105</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G26">
         <v>8801556329685</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C29" t="s">
         <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>131</v>
       </c>
       <c r="C31" t="s">
         <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>138</v>
+        <v>12</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="G34" t="s">
         <v>146</v>
+      </c>
+      <c r="G34">
+        <v>1557863557</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
       <c r="D35" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C36" t="s">
         <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="C37" t="s">
         <v>155</v>
       </c>
       <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" t="s">
         <v>156</v>
       </c>
-      <c r="E37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37">
-        <v>1557863557</v>
+        <v>8801320000035</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" t="s">
         <v>158</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" t="s">
         <v>159</v>
       </c>
-      <c r="D38" t="s">
-[...9 lines deleted...]
-        <v>162</v>
+      <c r="G38">
+        <v>8801817516044</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G39" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>171</v>
+        <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>8801817516044</v>
+        <v>169</v>
+      </c>
+      <c r="G41" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>171</v>
+      </c>
+      <c r="C42" t="s">
+        <v>172</v>
+      </c>
+      <c r="D42" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" t="s">
         <v>174</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" t="s">
+      <c r="G42" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">