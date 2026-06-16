--- v4 (2026-05-02)
+++ v5 (2026-06-16)
@@ -12,100 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Approver List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>S/L</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Department of Forest</t>
   </si>
   <si>
     <t>Deputy Conservator of Forests</t>
   </si>
   <si>
     <t>Provider</t>
   </si>
   <si>
     <t>mariamakter2002@gmail.com</t>
   </si>
   <si>
     <t>01711170697</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Data Approver</t>
   </si>
   <si>
     <t>Approver</t>
   </si>
   <si>
     <t>munem@ba-systems.com</t>
   </si>
   <si>
+    <t>Bangladesh Bureau of Statistics (BBS)</t>
+  </si>
+  <si>
+    <t>MD. ALAMGIR HOSSEN</t>
+  </si>
+  <si>
+    <t>alamgir.hossen@bbs.gov.bd</t>
+  </si>
+  <si>
+    <t>01789944944</t>
+  </si>
+  <si>
     <t>Bangladesh Parliament Secretariat</t>
   </si>
   <si>
     <t>Md. Ashif Iqbal</t>
   </si>
   <si>
     <t>ashifbd@gmail.com</t>
   </si>
   <si>
     <t>01715300664</t>
   </si>
   <si>
     <t>Mohammad Lulu Miah</t>
   </si>
   <si>
     <t>lulu.miah@bb.org.bd</t>
   </si>
   <si>
     <t>Ministry of Environment, Forest and Climate Change</t>
   </si>
   <si>
     <t>Joint Secretary</t>
   </si>
   <si>
     <t>yasmin_lubna@yahoo.co.uk</t>
@@ -137,57 +149,57 @@
   <si>
     <t>rahmanmd03@gmail.com</t>
   </si>
   <si>
     <t>01733815428</t>
   </si>
   <si>
     <t>Ministry of Science and Technology</t>
   </si>
   <si>
     <t>Muhammad Ashraf Ali Faruk</t>
   </si>
   <si>
     <t>Additional Secretary</t>
   </si>
   <si>
     <t>faruk.ashraf@yahoo.com</t>
   </si>
   <si>
     <t>01711026317</t>
   </si>
   <si>
     <t>Economic Relations Division</t>
   </si>
   <si>
-    <t>SYED ASHRAFUZZAMAN</t>
-[...5 lines deleted...]
-    <t>01550151266</t>
+    <t>Abu Daiyan Mohammad Ahsanullah</t>
+  </si>
+  <si>
+    <t>daiyan15001@gmail.com</t>
+  </si>
+  <si>
+    <t>01711814402</t>
   </si>
   <si>
     <t>Ministry of Foreign Affairs</t>
   </si>
   <si>
     <t>MD. TOUFIQ-UR-RAHMAN</t>
   </si>
   <si>
     <t>supink57@yahoo.com</t>
   </si>
   <si>
     <t>01328759905</t>
   </si>
   <si>
     <t>Dept of Environment</t>
   </si>
   <si>
     <t>Md. Hasan Hasibur Rahman</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>m.h.h.rahman@gmail.com</t>
   </si>
@@ -200,305 +212,326 @@
   <si>
     <t>Sheikh Mohammad Alamgir</t>
   </si>
   <si>
     <t>chief statistics (Md. Shamsul Alam)</t>
   </si>
   <si>
     <t>alamgir_asif@yahoo.com</t>
   </si>
   <si>
     <t>01711576333</t>
   </si>
   <si>
     <t>BRTA</t>
   </si>
   <si>
     <t>Sk. Md. Mahbub-E-Rabbani</t>
   </si>
   <si>
     <t>Director (Road Safety)</t>
   </si>
   <si>
     <t>rabbanimahbub738@gmail.com</t>
   </si>
   <si>
-    <t>UNO. Singra, Natore</t>
-[...11 lines deleted...]
-    <t>01537529475</t>
+    <t>Sustainable &amp;amp;amp;amp; Renewable Energy Development Authority (SREDA)</t>
+  </si>
+  <si>
+    <t>Deputy Director</t>
+  </si>
+  <si>
+    <t>pkrnw.irin@yahoo.com</t>
+  </si>
+  <si>
+    <t>01778072311</t>
   </si>
   <si>
     <t>Civil Aviation Authority, Bangladesh</t>
   </si>
   <si>
     <t>Director (Planning, Operational Training, Development and Monitoring)</t>
   </si>
   <si>
     <t>mostafizeco@gmail.com</t>
   </si>
   <si>
     <t>01717253544</t>
   </si>
   <si>
+    <t>Legislative and Parliamentary Affairs Division</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Mohiuddin</t>
+  </si>
+  <si>
+    <t>dmuddin@gmail.com</t>
+  </si>
+  <si>
+    <t>01716789457</t>
+  </si>
+  <si>
+    <t>Urban Development Directorate (UDD)</t>
+  </si>
+  <si>
+    <t>Uday Sankar Das</t>
+  </si>
+  <si>
+    <t>Senior Planner</t>
+  </si>
+  <si>
+    <t>uday2104@yahoo.com</t>
+  </si>
+  <si>
+    <t>01716007110</t>
+  </si>
+  <si>
     <t>RAJUK</t>
   </si>
   <si>
     <t>Mahfuja Aktar</t>
   </si>
   <si>
     <t>shahanabuet98@gmail.com</t>
   </si>
   <si>
     <t>01717064661</t>
   </si>
   <si>
     <t>Hydrocarbon Unit</t>
   </si>
   <si>
     <t>Arup Kumar Biswas</t>
   </si>
   <si>
     <t>Direcor (Exploration and Production)</t>
   </si>
   <si>
     <t>arup@hcu.org.bd</t>
   </si>
   <si>
     <t>01814240881</t>
   </si>
   <si>
     <t>Department of Fisheries</t>
   </si>
   <si>
     <t>Mohammad Mamunor Rashid</t>
   </si>
   <si>
-    <t>Deputy Director</t>
-[...1 lines deleted...]
-  <si>
     <t>kbdmamun_1974@yahoo.com</t>
   </si>
   <si>
     <t>08515850101</t>
   </si>
   <si>
     <t>তথ্য কমিশন, শেরেবাংলা নগর, ঢাকা</t>
   </si>
   <si>
     <t>A.K.M. Azizul Hoq</t>
   </si>
   <si>
     <t>Director (Admin, Finance &amp;amp; IT)</t>
   </si>
   <si>
     <t>sahanzu1957@yahoo.com</t>
   </si>
   <si>
     <t>01552412845</t>
   </si>
   <si>
     <t>National Board of Revenue</t>
   </si>
   <si>
     <t>Tanjina Rahman</t>
   </si>
   <si>
     <t>tanjina1204@gmail.com</t>
   </si>
   <si>
     <t>01722229569</t>
   </si>
   <si>
     <t>Statistics and Informatices Division</t>
   </si>
   <si>
-    <t>Hemonto Henry Kubi</t>
+    <t>Md. Mahabur Rahman Sheikh</t>
   </si>
   <si>
     <t>Deputy Secretary</t>
   </si>
   <si>
-    <t>kubi_100@yahoo.com</t>
-[...2 lines deleted...]
-    <t>01712112629</t>
+    <t>mahbub9252@gmail.com</t>
+  </si>
+  <si>
+    <t>01865673030</t>
   </si>
   <si>
     <t>Finance Division</t>
   </si>
   <si>
     <t>Mohammad Jahirul Quayum</t>
   </si>
   <si>
     <t>m.j.quayum@gmail.com</t>
   </si>
   <si>
     <t>01819254099</t>
   </si>
   <si>
     <t>Aspire To Innovate(a2i) Programme</t>
   </si>
   <si>
     <t>Md. Zaki Faisal</t>
   </si>
   <si>
     <t xml:space="preserve">Programme Assistant_SDG and Data </t>
   </si>
   <si>
     <t>zfaisalju@gmail.com</t>
   </si>
   <si>
     <t>01758389080</t>
   </si>
   <si>
     <t>Ministry of Commerce</t>
   </si>
   <si>
     <t>Saif Uddin Ahammad</t>
   </si>
   <si>
     <t>saif-uddin.ahammad@students.mq.edu.au</t>
   </si>
   <si>
     <t>01556701458</t>
   </si>
   <si>
+    <t>Directorate of Primary Education</t>
+  </si>
+  <si>
+    <t>Anuj kumar roy</t>
+  </si>
+  <si>
+    <t>Senior System Analyst</t>
+  </si>
+  <si>
+    <t>anujkroy@gmail.com</t>
+  </si>
+  <si>
+    <t>01555555147</t>
+  </si>
+  <si>
+    <t>Bangladesh Telecommunication Regulatory Commission</t>
+  </si>
+  <si>
+    <t>Dr. MD SOHEL RANA</t>
+  </si>
+  <si>
+    <t>sohel@btrc.gov.bd</t>
+  </si>
+  <si>
+    <t>01552202718</t>
+  </si>
+  <si>
+    <t>planning commission</t>
+  </si>
+  <si>
+    <t>উপপ্রধান (ডেল্টা অধিশাখা-১)</t>
+  </si>
+  <si>
+    <t>achasem649464@gmail.com</t>
+  </si>
+  <si>
+    <t>01751527645</t>
+  </si>
+  <si>
+    <t>Department of Disaster Management</t>
+  </si>
+  <si>
+    <t>Mohammad Hafizur Rahman</t>
+  </si>
+  <si>
+    <t>hafiz.ddm@gmail.com</t>
+  </si>
+  <si>
+    <t>01716771508</t>
+  </si>
+  <si>
+    <t>Joint Rivers Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Abul Hossen</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>engr_mohammadhossen@yahoo.com</t>
+  </si>
+  <si>
+    <t>01718154748</t>
+  </si>
+  <si>
+    <t>BJRI</t>
+  </si>
+  <si>
+    <t>Director (Agriculture), CC</t>
+  </si>
+  <si>
+    <t>bjriinfo@yahoo.com</t>
+  </si>
+  <si>
+    <t>01552413112</t>
+  </si>
+  <si>
+    <t>Mohammad Saifur Rahman</t>
+  </si>
+  <si>
+    <t>sagor70@gmail.com</t>
+  </si>
+  <si>
+    <t>01711033115</t>
+  </si>
+  <si>
+    <t>Bangladesh Inland Water Transport Corporation</t>
+  </si>
+  <si>
+    <t>Md. Salim Ullah</t>
+  </si>
+  <si>
+    <t>Chairman</t>
+  </si>
+  <si>
+    <t>salimullah1969@gmail.com</t>
+  </si>
+  <si>
     <t>Md. Mahfuzur Rahman</t>
   </si>
   <si>
     <t>rmahfuzur124@gmail.com</t>
   </si>
   <si>
-    <t>Directorate of Primary Education</t>
-[...97 lines deleted...]
-  <si>
     <t>Public Private Partnership Authority, Chief Adviser’s Office</t>
   </si>
   <si>
     <t>A.K.M Abul Kalam Azad</t>
   </si>
   <si>
     <t>akmakazad@gmail.com</t>
   </si>
   <si>
     <t>01554340961</t>
   </si>
   <si>
     <t>Ministry Of Land</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>shafiqmanik05@gmail.com</t>
   </si>
   <si>
     <t>01718288249</t>
   </si>
   <si>
     <t>Quazi Zia Uddin</t>
@@ -540,50 +573,65 @@
     <t>01727417757</t>
   </si>
   <si>
     <t>Dr. Md. Marufur Rahman</t>
   </si>
   <si>
     <t>dr.marufrhmn@gmail.com</t>
   </si>
   <si>
     <t>01670974253</t>
   </si>
   <si>
     <t>Prison Directorate</t>
   </si>
   <si>
     <t>Dewan Mohammad Tariqul Islam</t>
   </si>
   <si>
     <t>AIG (Trainning &amp; Sports)</t>
   </si>
   <si>
     <t>prison.job.bd@gmail.com</t>
   </si>
   <si>
     <t>01712668872</t>
+  </si>
+  <si>
+    <t>National Human Rights Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Kazi Arfan Ashik</t>
+  </si>
+  <si>
+    <t>Director (Administration and Finance)</t>
+  </si>
+  <si>
+    <t>ashik.nhrc@gmail.com</t>
+  </si>
+  <si>
+    <t>01673603614</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -887,51 +935,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -971,905 +1019,991 @@
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
         <v>8801670741898</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>8801729497144</v>
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G6" t="s">
         <v>25</v>
+      </c>
+      <c r="G6">
+        <v>8801729497144</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
         <v>37</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" t="s">
         <v>50</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>54</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
         <v>55</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>59</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s">
         <v>60</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705565096</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
-      <c r="G15" t="s">
-        <v>66</v>
+      <c r="G15">
+        <v>1705565096</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
         <v>67</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
         <v>68</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
         <v>71</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" t="s">
         <v>72</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" t="s">
         <v>75</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s">
         <v>76</v>
       </c>
-      <c r="D18" t="s">
+      <c r="G18" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" t="s">
         <v>81</v>
       </c>
-      <c r="D19" t="s">
+      <c r="G19" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" t="s">
         <v>90</v>
       </c>
-      <c r="C21" t="s">
+      <c r="G21" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" t="s">
         <v>99</v>
       </c>
-      <c r="C23" t="s">
+      <c r="G23" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" t="s">
         <v>103</v>
       </c>
-      <c r="C24" t="s">
+      <c r="G24" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" t="s">
+        <v>107</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" t="s">
         <v>108</v>
       </c>
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" t="s">
         <v>112</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>8801556329685</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27" t="s">
         <v>115</v>
       </c>
       <c r="D27" t="s">
         <v>116</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>117</v>
       </c>
       <c r="G27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>119</v>
       </c>
       <c r="C28" t="s">
         <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>121</v>
       </c>
       <c r="G28" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C31" t="s">
         <v>132</v>
       </c>
       <c r="D31" t="s">
         <v>133</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>134</v>
       </c>
       <c r="G31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>136</v>
       </c>
-      <c r="D32" t="s">
+      <c r="C32" t="s">
         <v>137</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>138</v>
       </c>
       <c r="G32" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>12</v>
+        <v>140</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G33" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1557863557</v>
+        <v>147</v>
+      </c>
+      <c r="G34" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>151</v>
+        <v>152</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>155</v>
+      </c>
+      <c r="G36">
+        <v>1557863557</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G37">
-        <v>8801320000035</v>
+        <v>8801556329685</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>8801817516044</v>
+        <v>160</v>
+      </c>
+      <c r="G38" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>163</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G39" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="G40" t="s">
         <v>167</v>
+      </c>
+      <c r="G40">
+        <v>8801320000035</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="G41" t="s">
         <v>170</v>
+      </c>
+      <c r="G41">
+        <v>8801817516044</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>171</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" t="s">
         <v>172</v>
       </c>
-      <c r="D42" t="s">
+      <c r="G42" t="s">
         <v>173</v>
       </c>
-      <c r="E42" t="s">
-[...2 lines deleted...]
-      <c r="F42" t="s">
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
         <v>174</v>
       </c>
-      <c r="G42" t="s">
+      <c r="C43" t="s">
         <v>175</v>
+      </c>
+      <c r="D43" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" t="s">
+        <v>179</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" t="s">
+        <v>184</v>
+      </c>
+      <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
+        <v>185</v>
+      </c>
+      <c r="G45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>187</v>
+      </c>
+      <c r="C46" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" t="s">
+        <v>189</v>
+      </c>
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" t="s">
+        <v>190</v>
+      </c>
+      <c r="G46" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">