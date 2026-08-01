--- v5 (2026-06-16)
+++ v6 (2026-08-01)
@@ -12,202 +12,202 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Approver List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>S/L</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Department of Forest</t>
   </si>
   <si>
     <t>Deputy Conservator of Forests</t>
   </si>
   <si>
     <t>Provider</t>
   </si>
   <si>
     <t>mariamakter2002@gmail.com</t>
   </si>
   <si>
     <t>01711170697</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Data Approver</t>
   </si>
   <si>
     <t>Approver</t>
   </si>
   <si>
     <t>munem@ba-systems.com</t>
   </si>
   <si>
-    <t>Bangladesh Bureau of Statistics (BBS)</t>
-[...10 lines deleted...]
-  <si>
     <t>Bangladesh Parliament Secretariat</t>
   </si>
   <si>
     <t>Md. Ashif Iqbal</t>
   </si>
   <si>
     <t>ashifbd@gmail.com</t>
   </si>
   <si>
     <t>01715300664</t>
   </si>
   <si>
     <t>Mohammad Lulu Miah</t>
   </si>
   <si>
     <t>lulu.miah@bb.org.bd</t>
   </si>
   <si>
     <t>Ministry of Environment, Forest and Climate Change</t>
   </si>
   <si>
     <t>Joint Secretary</t>
   </si>
   <si>
     <t>yasmin_lubna@yahoo.co.uk</t>
   </si>
   <si>
     <t>01703445803</t>
   </si>
   <si>
     <t>Bangladesh Livestock Research Institute</t>
   </si>
   <si>
+    <t>Chief Scientific Officer</t>
+  </si>
+  <si>
+    <t>shakila_blri@yahoo.com</t>
+  </si>
+  <si>
+    <t>01712205223</t>
+  </si>
+  <si>
+    <t>Office of the Registrar General, Birth and Death Registration</t>
+  </si>
+  <si>
+    <t>Md. Luthfur Rahman</t>
+  </si>
+  <si>
+    <t>Deputy Registrar General</t>
+  </si>
+  <si>
+    <t>rahmanmd03@gmail.com</t>
+  </si>
+  <si>
+    <t>01733815428</t>
+  </si>
+  <si>
+    <t>Ministry of Science and Technology</t>
+  </si>
+  <si>
+    <t>Muhammad Ashraf Ali Faruk</t>
+  </si>
+  <si>
+    <t>Additional Secretary</t>
+  </si>
+  <si>
+    <t>faruk.ashraf@yahoo.com</t>
+  </si>
+  <si>
+    <t>01711026317</t>
+  </si>
+  <si>
+    <t>Economic Relations Division</t>
+  </si>
+  <si>
+    <t>Abu Daiyan Mohammad Ahsanullah</t>
+  </si>
+  <si>
+    <t>daiyan15001@gmail.com</t>
+  </si>
+  <si>
+    <t>01711814402</t>
+  </si>
+  <si>
+    <t>Ministry of Disaster Management and Relief</t>
+  </si>
+  <si>
+    <t>g69mustafa@gmail.com</t>
+  </si>
+  <si>
+    <t>01711581821</t>
+  </si>
+  <si>
+    <t>Ministry of Foreign Affairs</t>
+  </si>
+  <si>
+    <t>MD. TOUFIQ-UR-RAHMAN</t>
+  </si>
+  <si>
     <t>Director General</t>
   </si>
   <si>
-    <t>shakila_blri@yahoo.com</t>
-[...52 lines deleted...]
-  <si>
     <t>supink57@yahoo.com</t>
   </si>
   <si>
     <t>01328759905</t>
   </si>
   <si>
     <t>Dept of Environment</t>
   </si>
   <si>
     <t>Md. Hasan Hasibur Rahman</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>m.h.h.rahman@gmail.com</t>
   </si>
   <si>
     <t>01712304222</t>
   </si>
   <si>
     <t>BANBEIS</t>
   </si>
   <si>
     <t>Sheikh Mohammad Alamgir</t>
@@ -236,402 +236,459 @@
   <si>
     <t>Sustainable &amp;amp;amp;amp; Renewable Energy Development Authority (SREDA)</t>
   </si>
   <si>
     <t>Deputy Director</t>
   </si>
   <si>
     <t>pkrnw.irin@yahoo.com</t>
   </si>
   <si>
     <t>01778072311</t>
   </si>
   <si>
     <t>Civil Aviation Authority, Bangladesh</t>
   </si>
   <si>
     <t>Director (Planning, Operational Training, Development and Monitoring)</t>
   </si>
   <si>
     <t>mostafizeco@gmail.com</t>
   </si>
   <si>
     <t>01717253544</t>
   </si>
   <si>
+    <t>Hydrocarbon Unit</t>
+  </si>
+  <si>
+    <t>Arup Kumar Biswas</t>
+  </si>
+  <si>
+    <t>Direcor (Exploration and Production)</t>
+  </si>
+  <si>
+    <t>arup@hcu.org.bd</t>
+  </si>
+  <si>
+    <t>01814240881</t>
+  </si>
+  <si>
+    <t>Department of Fisheries</t>
+  </si>
+  <si>
+    <t>Mohammad Mamunor Rashid</t>
+  </si>
+  <si>
+    <t>kbdmamun_1974@yahoo.com</t>
+  </si>
+  <si>
+    <t>08515850101</t>
+  </si>
+  <si>
+    <t>তথ্য কমিশন, শেরেবাংলা নগর, ঢাকা</t>
+  </si>
+  <si>
+    <t>A.K.M. Azizul Hoq</t>
+  </si>
+  <si>
+    <t>Director (Admin, Finance &amp;amp; IT)</t>
+  </si>
+  <si>
+    <t>sahanzu1957@yahoo.com</t>
+  </si>
+  <si>
+    <t>01552412845</t>
+  </si>
+  <si>
+    <t>National Board of Revenue</t>
+  </si>
+  <si>
+    <t>Tanjina Rahman</t>
+  </si>
+  <si>
+    <t>tanjina1204@gmail.com</t>
+  </si>
+  <si>
+    <t>01722229569</t>
+  </si>
+  <si>
+    <t>Statistics and Informatices Division</t>
+  </si>
+  <si>
+    <t>Md. Mahabur Rahman Sheikh</t>
+  </si>
+  <si>
+    <t>Deputy Secretary</t>
+  </si>
+  <si>
+    <t>mahbub9252@gmail.com</t>
+  </si>
+  <si>
+    <t>01865673030</t>
+  </si>
+  <si>
+    <t>Finance Division</t>
+  </si>
+  <si>
+    <t>atiqhaq@yahoo.com</t>
+  </si>
+  <si>
+    <t>01711173233</t>
+  </si>
+  <si>
+    <t>Aspire To Innovate(a2i) Programme</t>
+  </si>
+  <si>
+    <t>Md. Zaki Faisal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programme Assistant_SDG and Data </t>
+  </si>
+  <si>
+    <t>zfaisalju@gmail.com</t>
+  </si>
+  <si>
+    <t>01758389080</t>
+  </si>
+  <si>
+    <t>Mohammad Jahirul Quayum</t>
+  </si>
+  <si>
+    <t>m.j.quayum@gmail.com</t>
+  </si>
+  <si>
+    <t>01819254099</t>
+  </si>
+  <si>
+    <t>Ministry of Commerce</t>
+  </si>
+  <si>
+    <t>Saif Uddin Ahammad</t>
+  </si>
+  <si>
+    <t>saif-uddin.ahammad@students.mq.edu.au</t>
+  </si>
+  <si>
+    <t>01556701458</t>
+  </si>
+  <si>
+    <t>Directorate of Primary Education</t>
+  </si>
+  <si>
+    <t>Anuj kumar roy</t>
+  </si>
+  <si>
+    <t>Senior System Analyst</t>
+  </si>
+  <si>
+    <t>anujkroy@gmail.com</t>
+  </si>
+  <si>
+    <t>01555555147</t>
+  </si>
+  <si>
+    <t>Bangladesh Telecommunication Regulatory Commission</t>
+  </si>
+  <si>
+    <t>Dr. MD SOHEL RANA</t>
+  </si>
+  <si>
+    <t>sohel@btrc.gov.bd</t>
+  </si>
+  <si>
+    <t>01552202718</t>
+  </si>
+  <si>
+    <t>planning commission</t>
+  </si>
+  <si>
+    <t>উপপ্রধান (ডেল্টা অধিশাখা-১)</t>
+  </si>
+  <si>
+    <t>achasem649464@gmail.com</t>
+  </si>
+  <si>
+    <t>01751527645</t>
+  </si>
+  <si>
+    <t>Department of Disaster Management</t>
+  </si>
+  <si>
+    <t>Mohammad Hafizur Rahman</t>
+  </si>
+  <si>
+    <t>hafiz.ddm@gmail.com</t>
+  </si>
+  <si>
+    <t>01716771508</t>
+  </si>
+  <si>
+    <t>Joint Rivers Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Abul Hossen</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>engr_mohammadhossen@yahoo.com</t>
+  </si>
+  <si>
+    <t>01718154748</t>
+  </si>
+  <si>
+    <t>BJRI</t>
+  </si>
+  <si>
+    <t>Director (Agriculture), CC</t>
+  </si>
+  <si>
+    <t>bjriinfo@yahoo.com</t>
+  </si>
+  <si>
+    <t>01552413112</t>
+  </si>
+  <si>
+    <t>Mohammad Saifur Rahman</t>
+  </si>
+  <si>
+    <t>sagor70@gmail.com</t>
+  </si>
+  <si>
+    <t>01711033115</t>
+  </si>
+  <si>
+    <t>Bangladesh Inland Water Transport Corporation</t>
+  </si>
+  <si>
+    <t>Md. Salim Ullah</t>
+  </si>
+  <si>
+    <t>Chairman</t>
+  </si>
+  <si>
+    <t>salimullah1969@gmail.com</t>
+  </si>
+  <si>
+    <t>Md. Mahfuzur Rahman</t>
+  </si>
+  <si>
+    <t>rmahfuzur124@gmail.com</t>
+  </si>
+  <si>
+    <t>Public Private Partnership Authority,  Prime Minister’s Office</t>
+  </si>
+  <si>
+    <t>Director General (Programming &amp;amp; Investment Promotion)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cma13121977@gmail.com </t>
+  </si>
+  <si>
+    <t>01712881166</t>
+  </si>
+  <si>
+    <t>Ministry Of Land</t>
+  </si>
+  <si>
+    <t>DS</t>
+  </si>
+  <si>
+    <t>shafiqmanik05@gmail.com</t>
+  </si>
+  <si>
+    <t>01718288249</t>
+  </si>
+  <si>
+    <t>Quazi Zia Uddin</t>
+  </si>
+  <si>
+    <t>quaziziauddin70@gmail.com</t>
+  </si>
+  <si>
+    <t>IMED</t>
+  </si>
+  <si>
+    <t>Mirza Ashfaqur Rahman</t>
+  </si>
+  <si>
+    <t>mirza.rahman1969@gmail.com</t>
+  </si>
+  <si>
+    <t>Department of Agricultural Extension (DAE)</t>
+  </si>
+  <si>
+    <t>chhobi.dae@gmail.com</t>
+  </si>
+  <si>
+    <t>01715884674</t>
+  </si>
+  <si>
+    <t>LGED</t>
+  </si>
+  <si>
+    <t>Mohammed Shafiullah</t>
+  </si>
+  <si>
+    <t>Executive Engineer</t>
+  </si>
+  <si>
+    <t>shafibd93@yahoo.com</t>
+  </si>
+  <si>
+    <t>01727417757</t>
+  </si>
+  <si>
+    <t>Dr. Md. Marufur Rahman</t>
+  </si>
+  <si>
+    <t>dr.marufrhmn@gmail.com</t>
+  </si>
+  <si>
+    <t>01670974253</t>
+  </si>
+  <si>
+    <t>Prison Directorate</t>
+  </si>
+  <si>
+    <t>Dewan Mohammad Tariqul Islam</t>
+  </si>
+  <si>
+    <t>AIG (Trainning &amp; Sports)</t>
+  </si>
+  <si>
+    <t>prison.job.bd@gmail.com</t>
+  </si>
+  <si>
+    <t>01712668872</t>
+  </si>
+  <si>
+    <t>National Human Rights Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Kazi Arfan Ashik</t>
+  </si>
+  <si>
+    <t>Director (Administration and Finance)</t>
+  </si>
+  <si>
+    <t>ashik.nhrc@gmail.com</t>
+  </si>
+  <si>
+    <t>01673603614</t>
+  </si>
+  <si>
     <t>Legislative and Parliamentary Affairs Division</t>
   </si>
   <si>
     <t>Dr. Mohammad Mohiuddin</t>
   </si>
   <si>
     <t>dmuddin@gmail.com</t>
   </si>
   <si>
     <t>01716789457</t>
   </si>
   <si>
     <t>Urban Development Directorate (UDD)</t>
   </si>
   <si>
     <t>Uday Sankar Das</t>
   </si>
   <si>
     <t>Senior Planner</t>
   </si>
   <si>
     <t>uday2104@yahoo.com</t>
   </si>
   <si>
     <t>01716007110</t>
   </si>
   <si>
     <t>RAJUK</t>
   </si>
   <si>
     <t>Mahfuja Aktar</t>
   </si>
   <si>
     <t>shahanabuet98@gmail.com</t>
   </si>
   <si>
     <t>01717064661</t>
   </si>
   <si>
-    <t>Hydrocarbon Unit</t>
-[...311 lines deleted...]
-    <t>01673603614</t>
+    <t>Cotton Development Board</t>
+  </si>
+  <si>
+    <t>Md. Mahmudul Hasan</t>
+  </si>
+  <si>
+    <t>Senior Seed Production Officer</t>
+  </si>
+  <si>
+    <t>mahmudul170@gmail.com</t>
+  </si>
+  <si>
+    <t>01747225646</t>
+  </si>
+  <si>
+    <t>MOWCA</t>
+  </si>
+  <si>
+    <t>Shamima Nasrin</t>
+  </si>
+  <si>
+    <t>shameemanasreen1@gmail.com</t>
+  </si>
+  <si>
+    <t>01714106896</t>
+  </si>
+  <si>
+    <t>Bangladesh Forest Research Institute</t>
+  </si>
+  <si>
+    <t>Dr. Sheikh Mohammed Rabiul Alam</t>
+  </si>
+  <si>
+    <t>Divisional Officer</t>
+  </si>
+  <si>
+    <t>rabiwild@gmail.com</t>
+  </si>
+  <si>
+    <t>01724485114</t>
+  </si>
+  <si>
+    <t>Bangladesh Investment Development Authority</t>
+  </si>
+  <si>
+    <t>jibonokinawa@gmail.com</t>
+  </si>
+  <si>
+    <t>01913514551</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -935,51 +992,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G46"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1019,227 +1076,221 @@
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
         <v>8801670741898</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>21</v>
       </c>
-      <c r="E5" t="s">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="G5">
+        <v>8801729497144</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>8801729497144</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
         <v>45</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
         <v>48</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
@@ -1326,684 +1377,790 @@
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>71</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>89</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>90</v>
       </c>
       <c r="G21" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" t="s">
         <v>98</v>
       </c>
-      <c r="E23" t="s">
-[...2 lines deleted...]
-      <c r="F23" t="s">
+      <c r="G23" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>103</v>
       </c>
       <c r="G24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" t="s">
         <v>105</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" t="s">
         <v>106</v>
       </c>
-      <c r="D25" t="s">
+      <c r="G25" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" t="s">
         <v>110</v>
       </c>
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
         <v>114</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
+      <c r="G27" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" t="s">
         <v>119</v>
       </c>
-      <c r="C28" t="s">
+      <c r="G28" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" t="s">
         <v>123</v>
       </c>
-      <c r="C29" t="s">
+      <c r="G29" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" t="s">
+        <v>127</v>
+      </c>
+      <c r="G30" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>131</v>
+      </c>
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" t="s">
         <v>132</v>
       </c>
-      <c r="D31" t="s">
+      <c r="G31" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" t="s">
         <v>136</v>
       </c>
-      <c r="C32" t="s">
+      <c r="G32" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" t="s">
+        <v>139</v>
+      </c>
+      <c r="G33" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>141</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>144</v>
+      </c>
+      <c r="G34">
+        <v>1557863557</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>146</v>
+      </c>
+      <c r="G35">
+        <v>8801556329685</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>1557863557</v>
+        <v>149</v>
+      </c>
+      <c r="G36" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>8801556329685</v>
+        <v>153</v>
+      </c>
+      <c r="G37" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>156</v>
+      </c>
+      <c r="G38">
+        <v>8801320000035</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>162</v>
+        <v>157</v>
+      </c>
+      <c r="C39" t="s">
+        <v>158</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>159</v>
+      </c>
+      <c r="G39">
+        <v>8801817516044</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>8801320000035</v>
+        <v>161</v>
+      </c>
+      <c r="G40" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>8801817516044</v>
+        <v>166</v>
+      </c>
+      <c r="G41" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>171</v>
+        <v>12</v>
+      </c>
+      <c r="C42" t="s">
+        <v>168</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="G42" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C43" t="s">
+        <v>172</v>
+      </c>
+      <c r="D43" t="s">
+        <v>173</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" t="s">
         <v>174</v>
       </c>
-      <c r="C43" t="s">
+      <c r="G43" t="s">
         <v>175</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" t="s">
         <v>179</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" t="s">
+      <c r="G44" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>181</v>
+      </c>
+      <c r="C45" t="s">
         <v>182</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
         <v>183</v>
       </c>
-      <c r="D45" t="s">
+      <c r="G45" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>185</v>
+      </c>
+      <c r="C46" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" t="s">
         <v>187</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" t="s">
         <v>188</v>
       </c>
-      <c r="D46" t="s">
+      <c r="G46" t="s">
         <v>189</v>
       </c>
-      <c r="E46" t="s">
-[...2 lines deleted...]
-      <c r="F46" t="s">
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
         <v>190</v>
       </c>
-      <c r="G46" t="s">
+      <c r="C47" t="s">
         <v>191</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>194</v>
+      </c>
+      <c r="C48" t="s">
+        <v>195</v>
+      </c>
+      <c r="D48" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" t="s">
+        <v>197</v>
+      </c>
+      <c r="G48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>199</v>
+      </c>
+      <c r="C49" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" t="s">
+        <v>201</v>
+      </c>
+      <c r="G49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>203</v>
+      </c>
+      <c r="C50" t="s">
+        <v>204</v>
+      </c>
+      <c r="D50" t="s">
+        <v>205</v>
+      </c>
+      <c r="E50" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" t="s">
+        <v>206</v>
+      </c>
+      <c r="G50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" t="s">
+        <v>209</v>
+      </c>
+      <c r="G51" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">