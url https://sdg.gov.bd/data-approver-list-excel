--- v6 (2026-08-01)
+++ v7 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Approver List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>S/L</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Department of Forest</t>
   </si>
   <si>
@@ -170,50 +170,65 @@
   <si>
     <t>Ministry of Disaster Management and Relief</t>
   </si>
   <si>
     <t>g69mustafa@gmail.com</t>
   </si>
   <si>
     <t>01711581821</t>
   </si>
   <si>
     <t>Ministry of Foreign Affairs</t>
   </si>
   <si>
     <t>MD. TOUFIQ-UR-RAHMAN</t>
   </si>
   <si>
     <t>Director General</t>
   </si>
   <si>
     <t>supink57@yahoo.com</t>
   </si>
   <si>
     <t>01328759905</t>
   </si>
   <si>
+    <t>Bangladesh Trade and Tariff Commission</t>
+  </si>
+  <si>
+    <t>Md. Mamun-Ur-Rashid Askari</t>
+  </si>
+  <si>
+    <t>Joint Chief</t>
+  </si>
+  <si>
+    <t>mamoon_askari@yahoo.com</t>
+  </si>
+  <si>
+    <t>01712169855</t>
+  </si>
+  <si>
     <t>Dept of Environment</t>
   </si>
   <si>
     <t>Md. Hasan Hasibur Rahman</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>m.h.h.rahman@gmail.com</t>
   </si>
   <si>
     <t>01712304222</t>
   </si>
   <si>
     <t>BANBEIS</t>
   </si>
   <si>
     <t>Sheikh Mohammad Alamgir</t>
   </si>
   <si>
     <t>chief statistics (Md. Shamsul Alam)</t>
   </si>
   <si>
     <t>alamgir_asif@yahoo.com</t>
@@ -404,291 +419,279 @@
   <si>
     <t>উপপ্রধান (ডেল্টা অধিশাখা-১)</t>
   </si>
   <si>
     <t>achasem649464@gmail.com</t>
   </si>
   <si>
     <t>01751527645</t>
   </si>
   <si>
     <t>Department of Disaster Management</t>
   </si>
   <si>
     <t>Mohammad Hafizur Rahman</t>
   </si>
   <si>
     <t>hafiz.ddm@gmail.com</t>
   </si>
   <si>
     <t>01716771508</t>
   </si>
   <si>
     <t>Joint Rivers Commission, Bangladesh</t>
   </si>
   <si>
-    <t>Dr. Mohammad Abul Hossen</t>
+    <t>Md. Anwar Kadir</t>
   </si>
   <si>
     <t>Member</t>
   </si>
   <si>
-    <t>engr_mohammadhossen@yahoo.com</t>
-[...2 lines deleted...]
-    <t>01718154748</t>
+    <t>anwarkadir07@gmail.com</t>
+  </si>
+  <si>
+    <t>01817527677</t>
   </si>
   <si>
     <t>BJRI</t>
   </si>
   <si>
     <t>Director (Agriculture), CC</t>
   </si>
   <si>
     <t>bjriinfo@yahoo.com</t>
   </si>
   <si>
     <t>01552413112</t>
   </si>
   <si>
     <t>Mohammad Saifur Rahman</t>
   </si>
   <si>
     <t>sagor70@gmail.com</t>
   </si>
   <si>
     <t>01711033115</t>
   </si>
   <si>
     <t>Bangladesh Inland Water Transport Corporation</t>
   </si>
   <si>
     <t>Md. Salim Ullah</t>
   </si>
   <si>
     <t>Chairman</t>
   </si>
   <si>
     <t>salimullah1969@gmail.com</t>
   </si>
   <si>
     <t>Md. Mahfuzur Rahman</t>
   </si>
   <si>
     <t>rmahfuzur124@gmail.com</t>
   </si>
   <si>
-    <t>Public Private Partnership Authority,  Prime Minister’s Office</t>
-[...10 lines deleted...]
-  <si>
     <t>Ministry Of Land</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>shafiqmanik05@gmail.com</t>
   </si>
   <si>
     <t>01718288249</t>
   </si>
   <si>
     <t>Quazi Zia Uddin</t>
   </si>
   <si>
     <t>quaziziauddin70@gmail.com</t>
   </si>
   <si>
+    <t>Department of Agricultural Extension (DAE)</t>
+  </si>
+  <si>
+    <t>chhobi.dae@gmail.com</t>
+  </si>
+  <si>
+    <t>01715884674</t>
+  </si>
+  <si>
+    <t>LGED</t>
+  </si>
+  <si>
+    <t>Mohammed Shafiullah</t>
+  </si>
+  <si>
+    <t>Executive Engineer</t>
+  </si>
+  <si>
+    <t>shafibd93@yahoo.com</t>
+  </si>
+  <si>
+    <t>01727417757</t>
+  </si>
+  <si>
+    <t>Dr. Md. Marufur Rahman</t>
+  </si>
+  <si>
+    <t>dr.marufrhmn@gmail.com</t>
+  </si>
+  <si>
+    <t>01670974253</t>
+  </si>
+  <si>
+    <t>Prison Directorate</t>
+  </si>
+  <si>
+    <t>Dewan Mohammad Tariqul Islam</t>
+  </si>
+  <si>
+    <t>AIG (Trainning &amp; Sports)</t>
+  </si>
+  <si>
+    <t>prison.job.bd@gmail.com</t>
+  </si>
+  <si>
+    <t>01712668872</t>
+  </si>
+  <si>
+    <t>National Human Rights Commission, Bangladesh</t>
+  </si>
+  <si>
+    <t>Kazi Arfan Ashik</t>
+  </si>
+  <si>
+    <t>Director (Administration and Finance)</t>
+  </si>
+  <si>
+    <t>ashik.nhrc@gmail.com</t>
+  </si>
+  <si>
+    <t>01673603614</t>
+  </si>
+  <si>
+    <t>Legislative and Parliamentary Affairs Division</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Mohiuddin</t>
+  </si>
+  <si>
+    <t>dmuddin@gmail.com</t>
+  </si>
+  <si>
+    <t>01716789457</t>
+  </si>
+  <si>
+    <t>Urban Development Directorate (UDD)</t>
+  </si>
+  <si>
+    <t>Uday Sankar Das</t>
+  </si>
+  <si>
+    <t>Senior Planner</t>
+  </si>
+  <si>
+    <t>uday2104@yahoo.com</t>
+  </si>
+  <si>
+    <t>01716007110</t>
+  </si>
+  <si>
+    <t>Rajdhani Unnayan Kartripakkha</t>
+  </si>
+  <si>
+    <t>Mahfuja Aktar</t>
+  </si>
+  <si>
+    <t>shahanabuet98@gmail.com</t>
+  </si>
+  <si>
+    <t>01717064661</t>
+  </si>
+  <si>
+    <t>Cotton Development Board</t>
+  </si>
+  <si>
+    <t>Md. Mahmudul Hasan</t>
+  </si>
+  <si>
+    <t>Senior Seed Production Officer</t>
+  </si>
+  <si>
+    <t>mahmudul170@gmail.com</t>
+  </si>
+  <si>
+    <t>01747225646</t>
+  </si>
+  <si>
+    <t>MOWCA</t>
+  </si>
+  <si>
+    <t>Shamima Nasrin</t>
+  </si>
+  <si>
+    <t>shameemanasreen1@gmail.com</t>
+  </si>
+  <si>
+    <t>01714106896</t>
+  </si>
+  <si>
+    <t>Bangladesh Forest Research Institute</t>
+  </si>
+  <si>
+    <t>Dr. Sheikh Mohammed Rabiul Alam</t>
+  </si>
+  <si>
+    <t>Divisional Officer</t>
+  </si>
+  <si>
+    <t>rabiwild@gmail.com</t>
+  </si>
+  <si>
+    <t>01724485114</t>
+  </si>
+  <si>
+    <t>Bangladesh Investment Development Authority</t>
+  </si>
+  <si>
+    <t>jibonokinawa@gmail.com</t>
+  </si>
+  <si>
+    <t>01913514551</t>
+  </si>
+  <si>
     <t>IMED</t>
   </si>
   <si>
     <t>Mirza Ashfaqur Rahman</t>
   </si>
   <si>
     <t>mirza.rahman1969@gmail.com</t>
-  </si>
-[...151 lines deleted...]
-    <t>01913514551</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1323,844 +1326,847 @@
         <v>60</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
-      <c r="G15">
-        <v>1705565096</v>
+      <c r="G15" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="G16">
+        <v>1705565096</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>76</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>77</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>86</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>94</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
       <c r="D23" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>103</v>
       </c>
       <c r="G24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>107</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28" t="s">
         <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>119</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>121</v>
+        <v>122</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>59</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C30" t="s">
         <v>126</v>
       </c>
+      <c r="D30" t="s">
+        <v>127</v>
+      </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>131</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>132</v>
       </c>
       <c r="G31" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>134</v>
       </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>140</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>144</v>
       </c>
-      <c r="G34">
-        <v>1557863557</v>
+      <c r="G34" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G35">
-        <v>8801556329685</v>
+        <v>1557863557</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>147</v>
+        <v>12</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>151</v>
+      </c>
+      <c r="G36">
+        <v>8801556329685</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G38">
         <v>8801320000035</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C39" t="s">
         <v>158</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>159</v>
       </c>
-      <c r="G39">
-        <v>8801817516044</v>
+      <c r="G39" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>160</v>
+        <v>161</v>
+      </c>
+      <c r="C40" t="s">
+        <v>162</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>163</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G40" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D41" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G41" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>171</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G42" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C43" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D43" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G43" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G44" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>185</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G45" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>187</v>
+        <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G46" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C47" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>194</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G47" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G48" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G49" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>208</v>
+        <v>209</v>
+      </c>
+      <c r="C51" t="s">
+        <v>210</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="G51">
+        <v>8801817516044</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">