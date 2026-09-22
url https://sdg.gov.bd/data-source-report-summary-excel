--- v5 (2026-08-02)
+++ v6 (2026-09-22)
@@ -242,84 +242,84 @@
   <si>
     <t>Legislative and Parliamentary Affairs Division (LPAD)</t>
   </si>
   <si>
     <t>Bangladesh Agricultural Development Corporation (BADC)</t>
   </si>
   <si>
     <t>Barind Multipurpose Development Authority (BMDA)</t>
   </si>
   <si>
     <t>Bangladesh Water Development Board (BWDB)</t>
   </si>
   <si>
     <t>Joint River Commission, Bangladesh (JRC)</t>
   </si>
   <si>
     <t>Water Resources Planning Organization (WARPO)</t>
   </si>
   <si>
     <t>Department of Public Health Engineering (DPHE)</t>
   </si>
   <si>
     <t>Sustainable and Renewable Energy Development Authority (SREDA)</t>
   </si>
   <si>
+    <t>Ministry of Expatriates’ Welfare and Overseas Employment (MoEWOE)</t>
+  </si>
+  <si>
+    <t>Ministry of Youth and Sports (MoYS)</t>
+  </si>
+  <si>
+    <t>Local Government Engineering Department (LGED)</t>
+  </si>
+  <si>
+    <t>University Grants Commission (UGC)</t>
+  </si>
+  <si>
+    <t>Bangladesh Institute of Development Studies</t>
+  </si>
+  <si>
+    <t>Bangladesh Telecommunication Regulatory Commission (BTRC)</t>
+  </si>
+  <si>
+    <t>Ministry of Foreign Affairs (MoFA)</t>
+  </si>
+  <si>
+    <t>IOM (MMP)</t>
+  </si>
+  <si>
+    <t>UNHCR</t>
+  </si>
+  <si>
+    <t>Office of the Refugee Relief and Repatriation Commissioner (RRRC)</t>
+  </si>
+  <si>
+    <t>UNSC</t>
+  </si>
+  <si>
     <t>Hydrocarbon Unit (HU)</t>
-  </si>
-[...31 lines deleted...]
-    <t>UNSC</t>
   </si>
   <si>
     <t>Bangladesh Navy</t>
   </si>
   <si>
     <t>Security Services Division (SSD)</t>
   </si>
   <si>
     <t>Department of Prisons</t>
   </si>
   <si>
     <t>WB (Establishment Survey)</t>
   </si>
   <si>
     <t>National Human Rights Commission (NHRC)</t>
   </si>
   <si>
     <t>Information Commission (IC)</t>
   </si>
   <si>
     <t>National Board of Revenue (NBR)</t>
   </si>
   <si>
     <t>OECD</t>
   </si>
@@ -2719,385 +2719,385 @@
       </c>
       <c r="D71">
         <v>33.33</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>100</v>
       </c>
       <c r="I71">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>76</v>
       </c>
       <c r="B72">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="C72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D72">
         <v>0.0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="G72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H72">
         <v>100</v>
       </c>
       <c r="I72">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>77</v>
       </c>
       <c r="B73">
         <v>0.0</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0.0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>100.0</v>
       </c>
       <c r="G73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H73">
         <v>100</v>
       </c>
       <c r="I73">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>78</v>
       </c>
       <c r="B74">
         <v>0.0</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H74">
         <v>100</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>79</v>
       </c>
       <c r="B75">
         <v>0.0</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H75">
         <v>100</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>80</v>
       </c>
       <c r="B76">
         <v>0.0</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H76">
         <v>100</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>81</v>
       </c>
       <c r="B77">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C77">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D77">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>100</v>
       </c>
       <c r="I77">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>82</v>
       </c>
       <c r="B78">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>100</v>
       </c>
       <c r="I78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D79">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>100</v>
       </c>
       <c r="I79">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>84</v>
       </c>
       <c r="B80">
         <v>0.0</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H80">
         <v>100</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
         <v>0.0</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H81">
         <v>100</v>
       </c>
       <c r="I81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
         <v>0.0</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
         <v>100.0</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
         <v>0.0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>100</v>
       </c>
       <c r="I82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
         <v>0.0</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H83">
         <v>100</v>
       </c>
       <c r="I83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84">
         <v>0.0</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
         <v>0.0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">