--- v6 (2026-09-22)
+++ v7 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Source Report Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Agencies</t>
   </si>
   <si>
     <t>Baseline with updated data</t>
   </si>
   <si>
     <t>Baseline without updated data</t>
   </si>
   <si>
     <t>No Baseline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent (%)</t>
   </si>
   <si>
     <t>Count</t>
   </si>
   <si>
     <t>Bangladesh Parliament Secretariat (BPS)</t>
   </si>
   <si>
@@ -194,50 +194,53 @@
   <si>
     <t>Directorate of Secondary and Higher Education (DSHE)</t>
   </si>
   <si>
     <t>Department of Disaster Management (DDM)</t>
   </si>
   <si>
     <t>Ministry of Disaster Management and Relief (MoDMR)</t>
   </si>
   <si>
     <t>Institute of Public Health Nutrition (IPHN)</t>
   </si>
   <si>
     <t>UNAIDS</t>
   </si>
   <si>
     <t>Institute of Epidemiology, Disease Control and Research (IEDCR)</t>
   </si>
   <si>
     <t>Department of Narcotics Control (DNC)</t>
   </si>
   <si>
     <t>Ministry of Labour and Employment (MoLE)</t>
   </si>
   <si>
+    <t>Ministry of Planning (MoP)</t>
+  </si>
+  <si>
     <t>Medical Education and Family Welfare Division (MEFWD)</t>
   </si>
   <si>
     <t>Directorate General of Drug Administration (DGDA)</t>
   </si>
   <si>
     <t>Secondary and Higher Education Division (SHED)</t>
   </si>
   <si>
     <t>Technical And Madrasha Education Division (TMED)</t>
   </si>
   <si>
     <t>Ministry of Primary and Mass Education (MoPME)</t>
   </si>
   <si>
     <t>National Curriculum and Textbook Board (NCTB)</t>
   </si>
   <si>
     <t>UNDP (OECD Report)</t>
   </si>
   <si>
     <t>Ministry of Women and Children Affairs (MoWCA)</t>
   </si>
   <si>
     <t>Legislative and Parliamentary Affairs Division (LPAD)</t>
@@ -264,56 +267,50 @@
     <t>Sustainable and Renewable Energy Development Authority (SREDA)</t>
   </si>
   <si>
     <t>Ministry of Expatriates’ Welfare and Overseas Employment (MoEWOE)</t>
   </si>
   <si>
     <t>Ministry of Youth and Sports (MoYS)</t>
   </si>
   <si>
     <t>Local Government Engineering Department (LGED)</t>
   </si>
   <si>
     <t>University Grants Commission (UGC)</t>
   </si>
   <si>
     <t>Bangladesh Institute of Development Studies</t>
   </si>
   <si>
     <t>Bangladesh Telecommunication Regulatory Commission (BTRC)</t>
   </si>
   <si>
     <t>Ministry of Foreign Affairs (MoFA)</t>
   </si>
   <si>
     <t>IOM (MMP)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Office of the Refugee Relief and Repatriation Commissioner (RRRC)</t>
   </si>
   <si>
     <t>UNSC</t>
   </si>
   <si>
     <t>Hydrocarbon Unit (HU)</t>
   </si>
   <si>
     <t>Bangladesh Navy</t>
   </si>
   <si>
     <t>Security Services Division (SSD)</t>
   </si>
   <si>
     <t>Department of Prisons</t>
   </si>
   <si>
     <t>WB (Establishment Survey)</t>
   </si>
   <si>
     <t>National Human Rights Commission (NHRC)</t>
   </si>
   <si>
     <t>Information Commission (IC)</t>
   </si>
@@ -662,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -927,60 +924,60 @@
       </c>
       <c r="F9">
         <v>41.67</v>
       </c>
       <c r="G9">
         <v>5</v>
       </c>
       <c r="H9">
         <v>100</v>
       </c>
       <c r="I9">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
         <v>26.47</v>
       </c>
       <c r="C10">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>64.71</v>
+        <v>63.73</v>
       </c>
       <c r="E10">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F10">
-        <v>8.82</v>
+        <v>9.8</v>
       </c>
       <c r="G10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H10">
         <v>100</v>
       </c>
       <c r="I10">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
         <v>0.0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>55.56</v>
       </c>
       <c r="E11">
         <v>5</v>
       </c>
       <c r="F11">
@@ -1037,60 +1034,60 @@
       </c>
       <c r="D13">
         <v>65.0</v>
       </c>
       <c r="E13">
         <v>13</v>
       </c>
       <c r="F13">
         <v>15.0</v>
       </c>
       <c r="G13">
         <v>3</v>
       </c>
       <c r="H13">
         <v>100</v>
       </c>
       <c r="I13">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
-        <v>0.0</v>
+        <v>22.22</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D14">
-        <v>88.89</v>
+        <v>66.67</v>
       </c>
       <c r="E14">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F14">
         <v>11.11</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>100</v>
       </c>
       <c r="I14">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
@@ -1385,66 +1382,66 @@
       </c>
       <c r="D25">
         <v>100.0</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>100</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D26">
         <v>50.0</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="G26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26">
         <v>100</v>
       </c>
       <c r="I26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>100.0</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
@@ -1965,60 +1962,60 @@
       </c>
       <c r="D45">
         <v>100.0</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>100</v>
       </c>
       <c r="I45">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D46">
-        <v>100.0</v>
+        <v>33.33</v>
       </c>
       <c r="E46">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>100</v>
       </c>
       <c r="I46">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47">
         <v>25.0</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47">
@@ -2081,66 +2078,66 @@
       </c>
       <c r="D49">
         <v>0.0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>100</v>
       </c>
       <c r="I49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>12.5</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D50">
-        <v>62.5</v>
+        <v>37.5</v>
       </c>
       <c r="E50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F50">
-        <v>37.5</v>
+        <v>50.0</v>
       </c>
       <c r="G50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H50">
         <v>100</v>
       </c>
       <c r="I50">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
         <v>0.0</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51">
         <v>100.0</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
@@ -2261,153 +2258,153 @@
       </c>
       <c r="F55">
         <v>66.67</v>
       </c>
       <c r="G55">
         <v>2</v>
       </c>
       <c r="H55">
         <v>100</v>
       </c>
       <c r="I55">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
         <v>0.0</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H56">
         <v>100</v>
       </c>
       <c r="I56">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
         <v>0.0</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0.0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>100.0</v>
       </c>
       <c r="G57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H57">
         <v>100</v>
       </c>
       <c r="I57">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D58">
         <v>0.0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H58">
         <v>100</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D59">
         <v>0.0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G59">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H59">
         <v>100</v>
       </c>
       <c r="I59">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
         <v>0.0</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0.0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>100.0</v>
       </c>
       <c r="G60">
         <v>2</v>
       </c>
       <c r="H60">
@@ -2444,57 +2441,57 @@
       </c>
       <c r="I61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62">
         <v>0.0</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62">
         <v>0.0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>100.0</v>
       </c>
       <c r="G62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H62">
         <v>100</v>
       </c>
       <c r="I62">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>67</v>
       </c>
       <c r="B63">
         <v>0.0</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
         <v>0.0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>100.0</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
@@ -2551,524 +2548,524 @@
       </c>
       <c r="F65">
         <v>100.0</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <v>100</v>
       </c>
       <c r="I65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>70</v>
       </c>
       <c r="B66">
         <v>0.0</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H66">
         <v>100</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>71</v>
       </c>
       <c r="B67">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D67">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="G67">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H67">
         <v>100</v>
       </c>
       <c r="I67">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>72</v>
       </c>
       <c r="B68">
-        <v>100.0</v>
+        <v>33.33</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68">
         <v>0.0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H68">
         <v>100</v>
       </c>
       <c r="I68">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>73</v>
       </c>
       <c r="B69">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D69">
         <v>0.0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H69">
         <v>100</v>
       </c>
       <c r="I69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>74</v>
       </c>
       <c r="B70">
         <v>0.0</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H70">
         <v>100</v>
       </c>
       <c r="I70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>75</v>
       </c>
       <c r="B71">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D71">
-        <v>33.33</v>
+        <v>100.0</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>100</v>
       </c>
       <c r="I71">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>76</v>
       </c>
       <c r="B72">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="C72">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D72">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H72">
         <v>100</v>
       </c>
       <c r="I72">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>77</v>
       </c>
       <c r="B73">
         <v>0.0</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0.0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>100.0</v>
       </c>
       <c r="G73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H73">
         <v>100</v>
       </c>
       <c r="I73">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>78</v>
       </c>
       <c r="B74">
         <v>0.0</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H74">
         <v>100</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>79</v>
       </c>
       <c r="B75">
         <v>0.0</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H75">
         <v>100</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>80</v>
       </c>
       <c r="B76">
         <v>0.0</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H76">
         <v>100</v>
       </c>
       <c r="I76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>81</v>
       </c>
       <c r="B77">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D77">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>100</v>
       </c>
       <c r="I77">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>82</v>
       </c>
       <c r="B78">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D78">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>100</v>
       </c>
       <c r="I78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="C79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D79">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>100</v>
       </c>
       <c r="I79">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>84</v>
       </c>
       <c r="B80">
         <v>0.0</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H80">
         <v>100</v>
       </c>
       <c r="I80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
         <v>0.0</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81">
         <v>100.0</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>100</v>
       </c>
       <c r="I81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
         <v>0.0</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H82">
         <v>100</v>
       </c>
       <c r="I82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
         <v>0.0</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83">
         <v>0.0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
@@ -3096,269 +3093,269 @@
       </c>
       <c r="D84">
         <v>0.0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>100.0</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84">
         <v>100</v>
       </c>
       <c r="I84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>89</v>
       </c>
       <c r="B85">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="C85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D85">
         <v>0.0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H85">
         <v>100</v>
       </c>
       <c r="I85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>90</v>
       </c>
       <c r="B86">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D86">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F86">
         <v>0.0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>100</v>
       </c>
       <c r="I86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>91</v>
       </c>
       <c r="B87">
         <v>0.0</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87">
         <v>100.0</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F87">
         <v>0.0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>100</v>
       </c>
       <c r="I87">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>92</v>
       </c>
       <c r="B88">
         <v>0.0</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>100.0</v>
       </c>
       <c r="E88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F88">
         <v>0.0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>100</v>
       </c>
       <c r="I88">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>93</v>
       </c>
       <c r="B89">
         <v>0.0</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="G89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H89">
         <v>100</v>
       </c>
       <c r="I89">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>94</v>
       </c>
       <c r="B90">
         <v>0.0</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90">
         <v>100</v>
       </c>
       <c r="I90">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>95</v>
       </c>
       <c r="B91">
         <v>0.0</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91">
         <v>0.0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>100.0</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91">
         <v>100</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>96</v>
       </c>
       <c r="B92">
         <v>0.0</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F92">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H92">
         <v>100</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>97</v>
       </c>
       <c r="B93">
         <v>0.0</v>
       </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93">
         <v>100.0</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
@@ -3386,100 +3383,71 @@
       </c>
       <c r="D94">
         <v>100.0</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
       <c r="F94">
         <v>0.0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>100</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>99</v>
       </c>
       <c r="B95">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="C95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D95">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
         <v>0.0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>100</v>
       </c>
       <c r="I95">
-        <v>1</v>
-[...27 lines deleted...]
-      <c r="I96">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>